--- v1 (2026-05-09)
+++ v2 (2026-09-16)
@@ -12,214 +12,556 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>S. No</t>
   </si>
   <si>
     <t>Expense</t>
   </si>
   <si>
     <t>Income</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>05/07/2026</t>
-[...2 lines deleted...]
-    <t>12:11 PM</t>
+    <t>09/16/2026</t>
+  </si>
+  <si>
+    <t>10:31 AM</t>
+  </si>
+  <si>
+    <t>Received from Ali</t>
+  </si>
+  <si>
+    <t>Given to Backery</t>
+  </si>
+  <si>
+    <t>Given to Insaaf Store</t>
+  </si>
+  <si>
+    <t>10:30 AM</t>
+  </si>
+  <si>
+    <t>Given to Bacha</t>
+  </si>
+  <si>
+    <t>Transfer to Bahar Ullah</t>
+  </si>
+  <si>
+    <t>09/11/2026</t>
+  </si>
+  <si>
+    <t>12:41 PM</t>
+  </si>
+  <si>
+    <t>12:40 PM</t>
+  </si>
+  <si>
+    <t>Transfer to Ismail Driver</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>08:55 AM</t>
+  </si>
+  <si>
+    <t>Given to Bahar Ullah</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>03:02 PM</t>
+  </si>
+  <si>
+    <t>Given to Sajad Ul Mulk for Zoom Purchase</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>04:00 PM</t>
+  </si>
+  <si>
+    <t>03:58 PM</t>
+  </si>
+  <si>
+    <t>09:32 AM</t>
+  </si>
+  <si>
+    <t>08:56 AM</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>02:37 PM</t>
+  </si>
+  <si>
+    <t>Transfer to Qazi Cook</t>
+  </si>
+  <si>
+    <t>02:36 PM</t>
+  </si>
+  <si>
+    <t>08/26/2026</t>
+  </si>
+  <si>
+    <t>12:35 PM</t>
+  </si>
+  <si>
+    <t>Received from Ali (Imprest)</t>
+  </si>
+  <si>
+    <t>Transfer to Qazi Fasih ud Din DG Saib Cook</t>
+  </si>
+  <si>
+    <t>08/21/2026</t>
+  </si>
+  <si>
+    <t>04:20 PM</t>
+  </si>
+  <si>
+    <t>02:28 PM</t>
+  </si>
+  <si>
+    <t>02:22 PM</t>
+  </si>
+  <si>
+    <t>Given to Aamir for Pizza (DG saib Friend)</t>
+  </si>
+  <si>
+    <t>08/17/2026</t>
+  </si>
+  <si>
+    <t>03:51 PM</t>
+  </si>
+  <si>
+    <t>01:53 PM</t>
+  </si>
+  <si>
+    <t>Given to Mazhar for Junice</t>
+  </si>
+  <si>
+    <t>12:05 PM</t>
+  </si>
+  <si>
+    <t>08/13/2026</t>
+  </si>
+  <si>
+    <t>09:39 AM</t>
+  </si>
+  <si>
+    <t>08/11/2026</t>
+  </si>
+  <si>
+    <t>09:27 AM</t>
+  </si>
+  <si>
+    <t>Scandisk USB</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>12:43 PM</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>06:22 PM</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>02:31 PM</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>12:31 PM</t>
+  </si>
+  <si>
+    <t>07/30/2026</t>
+  </si>
+  <si>
+    <t>08:19 PM</t>
+  </si>
+  <si>
+    <t>Transfer to Bahar Ullah for DG House</t>
+  </si>
+  <si>
+    <t>08:18 PM</t>
+  </si>
+  <si>
+    <t>Given to Insaf store</t>
+  </si>
+  <si>
+    <t>08:17 PM</t>
   </si>
   <si>
     <t>Given to Bacha for Kitchen</t>
   </si>
   <si>
+    <t>07/29/2026</t>
+  </si>
+  <si>
+    <t>04:39 AM</t>
+  </si>
+  <si>
+    <t>Given to Bahar Ullah for DG House</t>
+  </si>
+  <si>
+    <t>07/28/2026</t>
+  </si>
+  <si>
+    <t>07:41 PM</t>
+  </si>
+  <si>
+    <t>Imprest amount</t>
+  </si>
+  <si>
+    <t>07:36 PM</t>
+  </si>
+  <si>
+    <t>07/26/2026</t>
+  </si>
+  <si>
+    <t>07/25/2026</t>
+  </si>
+  <si>
+    <t>02:38 PM</t>
+  </si>
+  <si>
+    <t>07/22/2026</t>
+  </si>
+  <si>
+    <t>09:34 AM</t>
+  </si>
+  <si>
+    <t>Given to Qzi DG saib cook</t>
+  </si>
+  <si>
+    <t>M-Tag to Forture</t>
+  </si>
+  <si>
+    <t>09:33 AM</t>
+  </si>
+  <si>
+    <t>Given to bacha</t>
+  </si>
+  <si>
+    <t>07/18/2026</t>
+  </si>
+  <si>
+    <t>02:39 PM</t>
+  </si>
+  <si>
+    <t>Given to to Bahar Ullah by Murtaza</t>
+  </si>
+  <si>
+    <t>07/15/2026</t>
+  </si>
+  <si>
+    <t>02:07 PM</t>
+  </si>
+  <si>
+    <t>Received from  Abdul Haseeb</t>
+  </si>
+  <si>
+    <t>02:06 PM</t>
+  </si>
+  <si>
+    <t>Given to Murtaza by Ijaz Rahim</t>
+  </si>
+  <si>
+    <t>Given to Murtaza by Ali</t>
+  </si>
+  <si>
+    <t>01:59 PM</t>
+  </si>
+  <si>
+    <t>01:58 PM</t>
+  </si>
+  <si>
+    <t>09:09 AM</t>
+  </si>
+  <si>
+    <t>Given to Wagma Madam for MCMC</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>10:51 PM</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>09:57 AM</t>
+  </si>
+  <si>
+    <t>Given to Bahar Ullah for DG House Function</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>10:10 PM</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>10:53 AM</t>
+  </si>
+  <si>
+    <t>10:52 AM</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>11:55 AM</t>
+  </si>
+  <si>
+    <t>Given to Haider</t>
+  </si>
+  <si>
+    <t>06:55 AM</t>
+  </si>
+  <si>
+    <t>05/23/2026</t>
+  </si>
+  <si>
+    <t>12:12 PM</t>
+  </si>
+  <si>
+    <t>05/20/2026</t>
+  </si>
+  <si>
+    <t>12:57 PM</t>
+  </si>
+  <si>
+    <t>05/19/2026</t>
+  </si>
+  <si>
+    <t>07:54 PM</t>
+  </si>
+  <si>
+    <t>Given to Shahid</t>
+  </si>
+  <si>
+    <t>07:40 PM</t>
+  </si>
+  <si>
+    <t>For Water</t>
+  </si>
+  <si>
+    <t>07:39 PM</t>
+  </si>
+  <si>
+    <t>05/16/2026</t>
+  </si>
+  <si>
+    <t>08:46 AM</t>
+  </si>
+  <si>
+    <t>Easy Paisa to Bahar for Qazi Cook</t>
+  </si>
+  <si>
+    <t>05/14/2026</t>
+  </si>
+  <si>
+    <t>06:08 AM</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
+  </si>
+  <si>
+    <t>05:14 PM</t>
+  </si>
+  <si>
+    <t>Received from Muhammad Ali</t>
+  </si>
+  <si>
     <t>05/06/2026</t>
   </si>
   <si>
+    <t>09:11 PM</t>
+  </si>
+  <si>
     <t>05:00 PM</t>
   </si>
   <si>
     <t>Given to Bahar Ullah DG House</t>
   </si>
   <si>
     <t>04:59 PM</t>
   </si>
   <si>
     <t>Given to Qazi DG House</t>
   </si>
   <si>
     <t>12:03 PM</t>
   </si>
   <si>
-    <t>Received from Muhammad Ali</t>
-[...1 lines deleted...]
-  <si>
     <t>04/30/2026</t>
   </si>
   <si>
     <t>03:40 PM</t>
   </si>
   <si>
     <t>04/29/2026</t>
   </si>
   <si>
     <t>06:52 PM</t>
   </si>
   <si>
     <t>04/28/2026</t>
   </si>
   <si>
     <t>10:55 AM</t>
   </si>
   <si>
-    <t>Given to Bahar Ullah for DG House</t>
-[...1 lines deleted...]
-  <si>
     <t>04/27/2026</t>
   </si>
   <si>
     <t>07:00 PM</t>
   </si>
   <si>
     <t>DG House</t>
   </si>
   <si>
     <t>04/23/2026</t>
   </si>
   <si>
     <t>12:27 PM</t>
   </si>
   <si>
     <t>Given to Bacha for DG House</t>
   </si>
   <si>
     <t>04/22/2026</t>
   </si>
   <si>
     <t>01:38 PM</t>
   </si>
   <si>
     <t>10:05 AM</t>
   </si>
   <si>
     <t>04/21/2026</t>
   </si>
   <si>
     <t>02:32 PM</t>
   </si>
   <si>
-    <t>09:32 AM</t>
-[...1 lines deleted...]
-  <si>
     <t>04/20/2026</t>
   </si>
   <si>
     <t>05:13 PM</t>
   </si>
   <si>
     <t>10:34 AM</t>
   </si>
   <si>
     <t>04/19/2026</t>
   </si>
   <si>
     <t>08:50 PM</t>
   </si>
   <si>
-    <t>Transfer to Bahar Ullah for DG House</t>
-[...1 lines deleted...]
-  <si>
     <t>04/15/2026</t>
   </si>
   <si>
     <t>02:46 PM</t>
   </si>
   <si>
-    <t>10:53 AM</t>
-[...1 lines deleted...]
-  <si>
     <t>Given to Bacha for House</t>
   </si>
   <si>
     <t>04/14/2026</t>
   </si>
   <si>
     <t>05:53 AM</t>
   </si>
   <si>
     <t>Given to Bacha for House &amp; Kitchen</t>
   </si>
   <si>
     <t>02:39 AM</t>
   </si>
   <si>
     <t>Given to Qzi DG saib ook</t>
   </si>
   <si>
     <t>Given to Bacha Minister saib for</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>04:48 PM</t>
   </si>
   <si>
-    <t>Transfer to Qazi Fasih ud Din DG Saib Cook</t>
-[...1 lines deleted...]
-  <si>
     <t>05:08 AM</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>09:22 PM</t>
   </si>
   <si>
     <t>Given for Water</t>
   </si>
   <si>
     <t>09:21 PM</t>
   </si>
   <si>
     <t>Given to DG House Cook</t>
   </si>
   <si>
     <t>11:49 AM</t>
   </si>
   <si>
     <t>Given to Mohib Chacha for Belt etc DG saib</t>
   </si>
   <si>
     <t>04/04/2026</t>
@@ -335,122 +677,113 @@
   <si>
     <t>03/10/2026</t>
   </si>
   <si>
     <t>03:22 PM</t>
   </si>
   <si>
     <t>02:00 PM</t>
   </si>
   <si>
     <t>Given to Fida for House</t>
   </si>
   <si>
     <t>09:53 AM</t>
   </si>
   <si>
     <t>03/09/2026</t>
   </si>
   <si>
     <t>10:59 AM</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
-    <t>02:38 PM</t>
-[...1 lines deleted...]
-  <si>
     <t>Given to Ali for DG Hosue</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>09:30 AM</t>
   </si>
   <si>
     <t>Recharge Telenor &amp; Jazz Number</t>
   </si>
   <si>
     <t>02/26/2026</t>
   </si>
   <si>
-    <t>09:33 AM</t>
-[...1 lines deleted...]
-  <si>
     <t>02/23/2026</t>
   </si>
   <si>
     <t>12:19 PM</t>
   </si>
   <si>
     <t>02/19/2026</t>
   </si>
   <si>
     <t>12:26 PM</t>
   </si>
   <si>
     <t>02/18/2026</t>
   </si>
   <si>
     <t>07:12 PM</t>
   </si>
   <si>
     <t>Received from Muhammad Ali Advance Imprest</t>
   </si>
   <si>
     <t>11:38 AM</t>
   </si>
   <si>
     <t>10:04 AM</t>
   </si>
   <si>
     <t>02/17/2026</t>
   </si>
   <si>
     <t>01:36 PM</t>
   </si>
   <si>
     <t>02/16/2026</t>
   </si>
   <si>
     <t>01:39 PM</t>
   </si>
   <si>
     <t>Jazz 4G charging</t>
   </si>
   <si>
     <t>Rose Petal Tissue Payment</t>
   </si>
   <si>
     <t>02/13/2026</t>
   </si>
   <si>
-    <t>08:55 AM</t>
-[...1 lines deleted...]
-  <si>
     <t>For Gift rapping and Courior</t>
   </si>
   <si>
     <t>08:54 AM</t>
   </si>
   <si>
     <t>02/11/2026</t>
   </si>
   <si>
     <t>12:22 PM</t>
   </si>
   <si>
     <t>11:48 AM</t>
   </si>
   <si>
     <t>Transfer to DG Saib</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>04:40 PM</t>
   </si>
   <si>
     <t>Given to Bacha for Kitchen and House</t>
@@ -464,53 +797,50 @@
   <si>
     <t>06:15 PM</t>
   </si>
   <si>
     <t>Quilt for DG House</t>
   </si>
   <si>
     <t>06:14 PM</t>
   </si>
   <si>
     <t>06:12 PM</t>
   </si>
   <si>
     <t>Given to Ismail</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>03:38 PM</t>
   </si>
   <si>
     <t>01:13 PM</t>
   </si>
   <si>
-    <t>Given to Shahid</t>
-[...1 lines deleted...]
-  <si>
     <t>01:12 PM</t>
   </si>
   <si>
     <t>Given to Fazal for Phone</t>
   </si>
   <si>
     <t>01/30/2026</t>
   </si>
   <si>
     <t>05:59 AM</t>
   </si>
   <si>
     <t>01/29/2026</t>
   </si>
   <si>
     <t>04:28 PM</t>
   </si>
   <si>
     <t>01/28/2026</t>
   </si>
   <si>
     <t>05:40 PM</t>
   </si>
   <si>
     <t>01/27/2026</t>
@@ -569,63 +899,57 @@
   <si>
     <t>Given to Deivery boy for DG Parcel</t>
   </si>
   <si>
     <t>01:52 PM</t>
   </si>
   <si>
     <t>Online Transaction by DG saib</t>
   </si>
   <si>
     <t>01:44 PM</t>
   </si>
   <si>
     <t>Given to Nazir for Laptop bags</t>
   </si>
   <si>
     <t>Stormfiber Bill DG Saib</t>
   </si>
   <si>
     <t>Given to to Imran for Telephone Wire</t>
   </si>
   <si>
     <t>Given to Bacha for purchase of Pateela</t>
   </si>
   <si>
-    <t>Given to Bacha</t>
-[...1 lines deleted...]
-  <si>
     <t>Given to Fida</t>
   </si>
   <si>
     <t>Transfer to Ismail DG Driver</t>
   </si>
   <si>
     <t>Given to Bacha for DG House Fida</t>
-  </si>
-[...1 lines deleted...]
-    <t>For Water</t>
   </si>
   <si>
     <t>Given to Kitchen House</t>
   </si>
   <si>
     <t>Given to Mohib</t>
   </si>
   <si>
     <t>Given to Sikdandar</t>
   </si>
   <si>
     <t>Given to Aamir for bookey</t>
   </si>
   <si>
     <t>Received</t>
   </si>
   <si>
     <t>Suigase bill Payment</t>
   </si>
   <si>
     <t>From the Previous Totals</t>
   </si>
   <si>
     <t>Recharge Telenor Number</t>
   </si>
@@ -983,2802 +1307,4134 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F152"/>
+  <dimension ref="A1:F226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2" s="1">
-[...2 lines deleted...]
-      <c r="C2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1">
+        <v>300000.0</v>
+      </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" s="1">
-        <v>203000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" s="1">
-        <v>54000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B5" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C5" s="1"/>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="1">
-        <v>12000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="1">
-        <v>55000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="1">
-        <v>30000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="1">
-        <v>11000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" s="1">
-        <v>29300.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" s="1">
-        <v>42000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="1">
-        <v>37000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="1">
-        <v>40000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" s="1">
-        <v>4590.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="1">
-        <v>30000.0</v>
+        <v>13550.0</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" s="1">
-        <v>20000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20" s="1">
-[...2 lines deleted...]
-      <c r="C20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1">
+        <v>95000.0</v>
+      </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21" s="1">
-[...2 lines deleted...]
-      <c r="C21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1">
+        <v>300000.0</v>
+      </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="1">
-        <v>15350.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="1">
-        <v>37000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="1">
-        <v>6000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" s="1">
-        <v>72000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="1">
-        <v>14200.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F27" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="1">
-        <v>4100.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" s="1">
-        <v>23000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B30" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C30" s="1"/>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" s="1">
-        <v>25000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="E31" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="1">
-        <v>5290.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="1">
-        <v>10500.0</v>
+        <v>86000.0</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
-      <c r="B34" s="1">
-[...2 lines deleted...]
-      <c r="C34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1">
+        <v>150000.0</v>
+      </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" s="1">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E35" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="F35" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" s="1">
-        <v>40000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" s="1">
-        <v>12000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E37" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="F37" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" s="1">
-        <v>40000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" s="1">
-        <v>40000.0</v>
+        <v>25900.0</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" s="1">
-        <v>64000.0</v>
+        <v>95700.0</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" s="1">
-        <v>40000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="F41" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" s="1">
-        <v>32000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="E42" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
-      <c r="B43" s="1">
-[...2 lines deleted...]
-      <c r="C43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1">
+        <v>248000.0</v>
+      </c>
       <c r="D43" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="E43" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" s="1">
-        <v>9500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="E44" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" s="1">
         <v>20000.0</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E45" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" s="1">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E46" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="F46" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" s="1">
-        <v>21300.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="E47" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="F47" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" s="1">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="E48" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" s="1">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="E49" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="F49" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" s="1">
-        <v>7700.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="E50" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" s="1">
-        <v>5000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="E51" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>102</v>
+        <v>82</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" s="1">
-        <v>25000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E52" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F52" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" s="1">
-        <v>34500.0</v>
+        <v>386000.0</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="E53" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="F53" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
-      <c r="B54" s="1">
-[...2 lines deleted...]
-      <c r="C54" s="1"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1">
+        <v>186000.0</v>
+      </c>
       <c r="D54" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="E54" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="F54" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
-      <c r="B55" s="1">
-[...2 lines deleted...]
-      <c r="C55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1">
+        <v>300000.0</v>
+      </c>
       <c r="D55" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="E55" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="F55" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
-      <c r="B56" s="1">
-[...2 lines deleted...]
-      <c r="C56" s="1"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1">
+        <v>248000.0</v>
+      </c>
       <c r="D56" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="E56" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="F56" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" s="1">
-        <v>40000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="E57" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="F57" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" s="1">
-        <v>15000.0</v>
+        <v>26700.0</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="E58" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="F58" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="E59" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="F59" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" s="1">
-        <v>10000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="E60" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
-      <c r="B61" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B61" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C61" s="1"/>
       <c r="D61" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="E61" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="F61" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" s="1">
-        <v>25000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="E62" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" s="1">
-        <v>5500.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="E63" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" s="1">
-        <v>5000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="E64" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" s="1">
-        <v>2600.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="E65" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="F65" t="s">
-        <v>127</v>
+        <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" s="1">
-        <v>12600.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="E66" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="F66" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" s="1">
-        <v>3800.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="E67" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="F67" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" s="1">
-        <v>25000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="E68" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" s="1">
-        <v>16000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E69" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" s="1">
-        <v>3500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="E70" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="F70" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" s="1">
-        <v>30000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="E71" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" s="1">
-        <v>9000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="E72" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="F72" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" s="1">
-        <v>11575.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="E73" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="F73" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" s="1">
-        <v>23750.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="E74" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="F74" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
-      <c r="B75" s="1">
-[...2 lines deleted...]
-      <c r="C75" s="1"/>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1">
+        <v>248000.0</v>
+      </c>
       <c r="D75" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="E75" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="F75" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" s="1">
-        <v>15000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" s="1">
-        <v>3500.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E77" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="F77" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" s="1">
-        <v>25000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E78" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>133</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
-      <c r="B79" s="1">
-[...2 lines deleted...]
-      <c r="C79" s="1"/>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1">
+        <v>248000.0</v>
+      </c>
       <c r="D79" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="E79" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="F79" t="s">
-        <v>152</v>
+        <v>127</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" s="1">
-        <v>25000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="E80" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" s="1">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="E81" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="F81" t="s">
-        <v>139</v>
+        <v>66</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" s="1">
-        <v>5000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="F82" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" s="1">
-        <v>5000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="E83" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="F83" t="s">
-        <v>28</v>
+        <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" s="1">
-        <v>4000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C84" s="1"/>
       <c r="D84" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="E84" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" s="1">
-        <v>20000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="E85" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" s="1">
-        <v>4000.0</v>
+        <v>29300.0</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="E86" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" s="1">
-        <v>2000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E87" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F87" t="s">
-        <v>164</v>
+        <v>66</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
-      <c r="B88" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B88" s="1">
+        <v>42000.0</v>
+      </c>
+      <c r="C88" s="1"/>
       <c r="D88" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="E88" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="F88" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" s="1">
-        <v>4000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C89" s="1"/>
       <c r="D89" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="E89" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="F89" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="E90" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="F90" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" s="1">
-        <v>5000.0</v>
+        <v>4590.0</v>
       </c>
       <c r="C91" s="1"/>
       <c r="D91" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="E91" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="F91" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" s="1">
-        <v>2600.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C92" s="1"/>
       <c r="D92" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="E92" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="F92" t="s">
-        <v>127</v>
+        <v>66</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" s="1">
-        <v>2300.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C93" s="1"/>
       <c r="D93" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="E93" t="s">
-        <v>173</v>
+        <v>104</v>
       </c>
       <c r="F93" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" s="1">
-        <v>21500.0</v>
+        <v>52000.0</v>
       </c>
       <c r="C94" s="1"/>
       <c r="D94" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E94" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="F94" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" s="1">
-        <v>45000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C95" s="1"/>
       <c r="D95" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E95" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" s="1">
-        <v>84000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C96" s="1"/>
       <c r="D96" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E96" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="F96" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" s="1">
-        <v>25000.0</v>
+        <v>15350.0</v>
       </c>
       <c r="C97" s="1"/>
       <c r="D97" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="E97" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" s="1">
-        <v>22000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C98" s="1"/>
       <c r="D98" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="E98" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" s="1">
-        <v>24000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C99" s="1"/>
       <c r="D99" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E99" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="F99" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
-      <c r="B100" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B100" s="1">
+        <v>72000.0</v>
+      </c>
+      <c r="C100" s="1"/>
       <c r="D100" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E100" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" s="1">
-        <v>10000.0</v>
+        <v>14200.0</v>
       </c>
       <c r="C101" s="1"/>
       <c r="D101" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E101" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>173</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" s="1">
-        <v>6000.0</v>
+        <v>4100.0</v>
       </c>
       <c r="C102" s="1"/>
       <c r="D102" t="s">
+        <v>169</v>
+      </c>
+      <c r="E102" t="s">
+        <v>174</v>
+      </c>
+      <c r="F102" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" s="1">
-        <v>12000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C103" s="1"/>
       <c r="D103" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E103" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
-      <c r="B104" s="1">
-[...2 lines deleted...]
-      <c r="C104" s="1"/>
+      <c r="B104" s="1"/>
+      <c r="C104" s="1">
+        <v>248000.0</v>
+      </c>
       <c r="D104" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E104" t="s">
         <v>180</v>
       </c>
       <c r="F104" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" s="1">
-        <v>40000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C105" s="1"/>
       <c r="D105" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E105" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>183</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" s="1">
-        <v>8000.0</v>
+        <v>5290.0</v>
       </c>
       <c r="C106" s="1"/>
       <c r="D106" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E106" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F106" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" s="1">
-        <v>40000.0</v>
+        <v>10500.0</v>
       </c>
       <c r="C107" s="1"/>
       <c r="D107" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E107" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F107" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" s="1">
-        <v>5000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="C108" s="1"/>
       <c r="D108" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="E108" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="F108" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" s="1">
-        <v>10000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C109" s="1"/>
       <c r="D109" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E109" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>146</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" s="1">
-        <v>8000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C110" s="1"/>
       <c r="D110" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="E110" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F110" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" s="1">
-        <v>16000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C111" s="1"/>
       <c r="D111" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="E111" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="F111" t="s">
-        <v>186</v>
+        <v>146</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" s="1">
-        <v>10000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C112" s="1"/>
       <c r="D112" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="E112" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="F112" t="s">
-        <v>186</v>
+        <v>66</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" s="1">
-        <v>82000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C113" s="1"/>
       <c r="D113" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="E113" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="F113" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
-      <c r="B114" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B114" s="1">
+        <v>64000.0</v>
+      </c>
+      <c r="C114" s="1"/>
       <c r="D114" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="E114" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" s="1">
-        <v>25000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E115" t="s">
-        <v>180</v>
+        <v>202</v>
       </c>
       <c r="F115" t="s">
-        <v>84</v>
+        <v>203</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" s="1">
-        <v>50000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="C116" s="1"/>
       <c r="D116" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E116" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="F116" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" s="1">
-        <v>20000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="C117" s="1"/>
       <c r="D117" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E117" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="F117" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" s="1">
-        <v>22000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="C118" s="1"/>
       <c r="D118" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E118" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="F118" t="s">
-        <v>75</v>
+        <v>206</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" s="1">
-        <v>30000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C119" s="1"/>
       <c r="D119" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E119" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="F119" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" s="1">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C120" s="1"/>
       <c r="D120" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E120" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="F120" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" s="1">
-        <v>20000.0</v>
+        <v>21300.0</v>
       </c>
       <c r="C121" s="1"/>
       <c r="D121" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E121" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="F121" t="s">
-        <v>28</v>
+        <v>209</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C122" s="1"/>
       <c r="D122" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="E122" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="F122" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" s="1">
-        <v>5000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="C123" s="1"/>
       <c r="D123" t="s">
-        <v>175</v>
+        <v>210</v>
       </c>
       <c r="E123" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="F123" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" s="1">
-        <v>5000.0</v>
+        <v>7700.0</v>
       </c>
       <c r="C124" s="1"/>
       <c r="D124" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="E124" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="F124" t="s">
-        <v>192</v>
+        <v>66</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" s="1">
-        <v>40000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C125" s="1"/>
       <c r="D125" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="E125" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="F125" t="s">
-        <v>139</v>
+        <v>216</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" s="1">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C126" s="1"/>
       <c r="D126" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="E126" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="F126" t="s">
-        <v>193</v>
+        <v>146</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" s="1">
-        <v>15000.0</v>
+        <v>34500.0</v>
       </c>
       <c r="C127" s="1"/>
       <c r="D127" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="E127" t="s">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>212</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" s="1">
-        <v>3168.0</v>
+        <v>28000.0</v>
       </c>
       <c r="C128" s="1"/>
       <c r="D128" t="s">
-        <v>175</v>
+        <v>218</v>
       </c>
       <c r="E128" t="s">
-        <v>180</v>
+        <v>219</v>
       </c>
       <c r="F128" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" s="1">
-        <v>5000.0</v>
+        <v>4040.0</v>
       </c>
       <c r="C129" s="1"/>
       <c r="D129" t="s">
-        <v>175</v>
+        <v>220</v>
       </c>
       <c r="E129" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="F129" t="s">
-        <v>8</v>
+        <v>221</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" s="1">
-        <v>24000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C130" s="1"/>
       <c r="D130" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="E130" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
-      <c r="B131" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B131" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C131" s="1"/>
       <c r="D131" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="E131" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="F131" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" s="1">
-        <v>20000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C132" s="1"/>
       <c r="D132" t="s">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="E132" t="s">
-        <v>180</v>
+        <v>81</v>
       </c>
       <c r="F132" t="s">
-        <v>8</v>
+        <v>146</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" s="1">
-        <v>26000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C133" s="1"/>
       <c r="D133" t="s">
-        <v>175</v>
+        <v>226</v>
       </c>
       <c r="E133" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>146</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" s="1">
-        <v>3120.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C134" s="1"/>
       <c r="D134" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="E134" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="F134" t="s">
-        <v>195</v>
+        <v>146</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
-      <c r="B135" s="1">
-[...2 lines deleted...]
-      <c r="C135" s="1"/>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1">
+        <v>500000.0</v>
+      </c>
       <c r="D135" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
       <c r="E135" t="s">
-        <v>180</v>
+        <v>231</v>
       </c>
       <c r="F135" t="s">
-        <v>196</v>
+        <v>232</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" s="1">
-        <v>3000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C136" s="1"/>
       <c r="D136" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
       <c r="E136" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="F136" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" s="1">
-        <v>5000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="C137" s="1"/>
       <c r="D137" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
       <c r="E137" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="F137" t="s">
-        <v>198</v>
+        <v>66</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" s="1">
-        <v>3900.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C138" s="1"/>
       <c r="D138" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="E138" t="s">
-        <v>180</v>
+        <v>236</v>
       </c>
       <c r="F138" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" s="1">
-        <v>10000.0</v>
+        <v>2600.0</v>
       </c>
       <c r="C139" s="1"/>
       <c r="D139" t="s">
-        <v>175</v>
+        <v>237</v>
       </c>
       <c r="E139" t="s">
-        <v>180</v>
+        <v>238</v>
       </c>
       <c r="F139" t="s">
-        <v>8</v>
+        <v>239</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" s="1">
-        <v>30000.0</v>
+        <v>12600.0</v>
       </c>
       <c r="C140" s="1"/>
       <c r="D140" t="s">
-        <v>175</v>
+        <v>237</v>
       </c>
       <c r="E140" t="s">
-        <v>180</v>
+        <v>238</v>
       </c>
       <c r="F140" t="s">
-        <v>8</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" s="1">
-        <v>26000.0</v>
+        <v>3800.0</v>
       </c>
       <c r="C141" s="1"/>
       <c r="D141" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="E141" t="s">
-        <v>180</v>
+        <v>19</v>
       </c>
       <c r="F141" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" s="1">
-        <v>10150.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C142" s="1"/>
       <c r="D142" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="E142" t="s">
-        <v>180</v>
+        <v>243</v>
       </c>
       <c r="F142" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" s="1">
-        <v>10000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="C143" s="1"/>
       <c r="D143" t="s">
-        <v>175</v>
+        <v>244</v>
       </c>
       <c r="E143" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="F143" t="s">
-        <v>185</v>
+        <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" s="1">
-        <v>15000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="C144" s="1"/>
       <c r="D144" t="s">
-        <v>175</v>
+        <v>244</v>
       </c>
       <c r="E144" t="s">
-        <v>180</v>
+        <v>246</v>
       </c>
       <c r="F144" t="s">
-        <v>185</v>
+        <v>247</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" s="1">
-        <v>94000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C145" s="1"/>
       <c r="D145" t="s">
-        <v>175</v>
+        <v>248</v>
       </c>
       <c r="E145" t="s">
-        <v>180</v>
+        <v>249</v>
       </c>
       <c r="F145" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" s="1">
-        <v>2500.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C146" s="1"/>
       <c r="D146" t="s">
-        <v>175</v>
+        <v>248</v>
       </c>
       <c r="E146" t="s">
-        <v>180</v>
+        <v>251</v>
       </c>
       <c r="F146" t="s">
-        <v>185</v>
+        <v>66</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" s="1">
-        <v>15000.0</v>
+        <v>11575.0</v>
       </c>
       <c r="C147" s="1"/>
       <c r="D147" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="E147" t="s">
-        <v>180</v>
+        <v>253</v>
       </c>
       <c r="F147" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" s="1">
-        <v>21000.0</v>
+        <v>23750.0</v>
       </c>
       <c r="C148" s="1"/>
       <c r="D148" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="E148" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="F148" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" s="1">
-        <v>15000.0</v>
+        <v>2600.0</v>
       </c>
       <c r="C149" s="1"/>
       <c r="D149" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="E149" t="s">
-        <v>180</v>
+        <v>256</v>
       </c>
       <c r="F149" t="s">
-        <v>28</v>
+        <v>257</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" s="1">
-        <v>12000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C150" s="1"/>
       <c r="D150" t="s">
-        <v>175</v>
+        <v>258</v>
       </c>
       <c r="E150" t="s">
-        <v>180</v>
+        <v>259</v>
       </c>
       <c r="F150" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
-      <c r="B151" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B151" s="1">
+        <v>3500.0</v>
+      </c>
+      <c r="C151" s="1"/>
       <c r="D151" t="s">
-        <v>175</v>
+        <v>258</v>
       </c>
       <c r="E151" t="s">
-        <v>180</v>
+        <v>260</v>
       </c>
       <c r="F151" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" s="1">
-        <v>1000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C152" s="1"/>
       <c r="D152" t="s">
+        <v>258</v>
+      </c>
+      <c r="E152" t="s">
+        <v>260</v>
+      </c>
+      <c r="F152" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" t="s">
+        <v>258</v>
+      </c>
+      <c r="E153" t="s">
+        <v>261</v>
+      </c>
+      <c r="F153" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" t="s">
+        <v>263</v>
+      </c>
+      <c r="E154" t="s">
+        <v>264</v>
+      </c>
+      <c r="F154" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" t="s">
+        <v>265</v>
+      </c>
+      <c r="E155" t="s">
+        <v>266</v>
+      </c>
+      <c r="F155" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" t="s">
+        <v>267</v>
+      </c>
+      <c r="E156" t="s">
+        <v>231</v>
+      </c>
+      <c r="F156" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" t="s">
+        <v>267</v>
+      </c>
+      <c r="E157" t="s">
+        <v>268</v>
+      </c>
+      <c r="F157" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" t="s">
+        <v>269</v>
+      </c>
+      <c r="E158" t="s">
+        <v>270</v>
+      </c>
+      <c r="F158" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" t="s">
+        <v>269</v>
+      </c>
+      <c r="E159" t="s">
+        <v>271</v>
+      </c>
+      <c r="F159" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" t="s">
+        <v>272</v>
+      </c>
+      <c r="E160" t="s">
+        <v>273</v>
+      </c>
+      <c r="F160" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" t="s">
+        <v>272</v>
+      </c>
+      <c r="E161" t="s">
+        <v>273</v>
+      </c>
+      <c r="F161" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" s="1"/>
+      <c r="C162" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D162" t="s">
+        <v>275</v>
+      </c>
+      <c r="E162" t="s">
+        <v>276</v>
+      </c>
+      <c r="F162" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" t="s">
+        <v>275</v>
+      </c>
+      <c r="E163" t="s">
+        <v>276</v>
+      </c>
+      <c r="F163" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" t="s">
+        <v>275</v>
+      </c>
+      <c r="E164" t="s">
+        <v>278</v>
+      </c>
+      <c r="F164" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" t="s">
+        <v>279</v>
+      </c>
+      <c r="E165" t="s">
+        <v>280</v>
+      </c>
+      <c r="F165" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" s="1">
+        <v>2600.0</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" t="s">
+        <v>281</v>
+      </c>
+      <c r="E166" t="s">
+        <v>282</v>
+      </c>
+      <c r="F166" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" s="1">
+        <v>2300.0</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" t="s">
+        <v>281</v>
+      </c>
+      <c r="E167" t="s">
+        <v>283</v>
+      </c>
+      <c r="F167" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" s="1">
+        <v>21500.0</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" t="s">
+        <v>285</v>
+      </c>
+      <c r="E168" t="s">
+        <v>286</v>
+      </c>
+      <c r="F168" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" t="s">
+        <v>285</v>
+      </c>
+      <c r="E169" t="s">
+        <v>286</v>
+      </c>
+      <c r="F169" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" s="1">
+        <v>84000.0</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" t="s">
+        <v>285</v>
+      </c>
+      <c r="E170" t="s">
+        <v>288</v>
+      </c>
+      <c r="F170" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" t="s">
+        <v>285</v>
+      </c>
+      <c r="E171" t="s">
+        <v>290</v>
+      </c>
+      <c r="F171" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" t="s">
+        <v>285</v>
+      </c>
+      <c r="E172" t="s">
+        <v>290</v>
+      </c>
+      <c r="F172" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" t="s">
+        <v>285</v>
+      </c>
+      <c r="E173" t="s">
+        <v>290</v>
+      </c>
+      <c r="F173" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" s="1"/>
+      <c r="C174" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="D174" t="s">
+        <v>285</v>
+      </c>
+      <c r="E174" t="s">
+        <v>290</v>
+      </c>
+      <c r="F174" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" t="s">
+        <v>285</v>
+      </c>
+      <c r="E175" t="s">
+        <v>290</v>
+      </c>
+      <c r="F175" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176">
         <v>175</v>
       </c>
-      <c r="E152" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B176" s="1">
+        <v>6000.0</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" t="s">
+        <v>285</v>
+      </c>
+      <c r="E176" t="s">
+        <v>290</v>
+      </c>
+      <c r="F176" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" t="s">
+        <v>285</v>
+      </c>
+      <c r="E177" t="s">
+        <v>290</v>
+      </c>
+      <c r="F177" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" t="s">
+        <v>285</v>
+      </c>
+      <c r="E178" t="s">
+        <v>290</v>
+      </c>
+      <c r="F178" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" t="s">
+        <v>285</v>
+      </c>
+      <c r="E179" t="s">
+        <v>290</v>
+      </c>
+      <c r="F179" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" t="s">
+        <v>285</v>
+      </c>
+      <c r="E180" t="s">
+        <v>290</v>
+      </c>
+      <c r="F180" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" t="s">
+        <v>285</v>
+      </c>
+      <c r="E181" t="s">
+        <v>290</v>
+      </c>
+      <c r="F181" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" t="s">
+        <v>285</v>
+      </c>
+      <c r="E182" t="s">
+        <v>290</v>
+      </c>
+      <c r="F182" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" t="s">
+        <v>285</v>
+      </c>
+      <c r="E183" t="s">
+        <v>290</v>
+      </c>
+      <c r="F183" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" t="s">
+        <v>285</v>
+      </c>
+      <c r="E184" t="s">
+        <v>290</v>
+      </c>
+      <c r="F184" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" s="1">
+        <v>16000.0</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" t="s">
+        <v>285</v>
+      </c>
+      <c r="E185" t="s">
+        <v>290</v>
+      </c>
+      <c r="F185" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" t="s">
+        <v>285</v>
+      </c>
+      <c r="E186" t="s">
+        <v>290</v>
+      </c>
+      <c r="F186" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" s="1">
+        <v>82000.0</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" t="s">
+        <v>285</v>
+      </c>
+      <c r="E187" t="s">
+        <v>290</v>
+      </c>
+      <c r="F187" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D188" t="s">
+        <v>285</v>
+      </c>
+      <c r="E188" t="s">
+        <v>290</v>
+      </c>
+      <c r="F188" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" t="s">
+        <v>285</v>
+      </c>
+      <c r="E189" t="s">
+        <v>290</v>
+      </c>
+      <c r="F189" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" t="s">
+        <v>285</v>
+      </c>
+      <c r="E190" t="s">
+        <v>290</v>
+      </c>
+      <c r="F190" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" t="s">
+        <v>285</v>
+      </c>
+      <c r="E191" t="s">
+        <v>290</v>
+      </c>
+      <c r="F191" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" t="s">
+        <v>285</v>
+      </c>
+      <c r="E192" t="s">
+        <v>290</v>
+      </c>
+      <c r="F192" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" t="s">
+        <v>285</v>
+      </c>
+      <c r="E193" t="s">
+        <v>290</v>
+      </c>
+      <c r="F193" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" t="s">
+        <v>285</v>
+      </c>
+      <c r="E194" t="s">
+        <v>290</v>
+      </c>
+      <c r="F194" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" t="s">
+        <v>285</v>
+      </c>
+      <c r="E195" t="s">
+        <v>290</v>
+      </c>
+      <c r="F195" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" t="s">
+        <v>285</v>
+      </c>
+      <c r="E196" t="s">
+        <v>290</v>
+      </c>
+      <c r="F196" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" t="s">
+        <v>285</v>
+      </c>
+      <c r="E197" t="s">
+        <v>290</v>
+      </c>
+      <c r="F197" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" t="s">
+        <v>285</v>
+      </c>
+      <c r="E198" t="s">
+        <v>290</v>
+      </c>
+      <c r="F198" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" t="s">
+        <v>285</v>
+      </c>
+      <c r="E199" t="s">
+        <v>290</v>
+      </c>
+      <c r="F199" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" t="s">
+        <v>285</v>
+      </c>
+      <c r="E200" t="s">
+        <v>290</v>
+      </c>
+      <c r="F200" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" t="s">
+        <v>285</v>
+      </c>
+      <c r="E201" t="s">
+        <v>290</v>
+      </c>
+      <c r="F201" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" s="1">
+        <v>3168.0</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" t="s">
+        <v>285</v>
+      </c>
+      <c r="E202" t="s">
+        <v>290</v>
+      </c>
+      <c r="F202" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" t="s">
+        <v>285</v>
+      </c>
+      <c r="E203" t="s">
+        <v>290</v>
+      </c>
+      <c r="F203" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" t="s">
+        <v>285</v>
+      </c>
+      <c r="E204" t="s">
+        <v>290</v>
+      </c>
+      <c r="F204" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" s="1"/>
+      <c r="C205" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D205" t="s">
+        <v>285</v>
+      </c>
+      <c r="E205" t="s">
+        <v>290</v>
+      </c>
+      <c r="F205" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" t="s">
+        <v>285</v>
+      </c>
+      <c r="E206" t="s">
+        <v>290</v>
+      </c>
+      <c r="F206" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" t="s">
+        <v>285</v>
+      </c>
+      <c r="E207" t="s">
+        <v>290</v>
+      </c>
+      <c r="F207" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" t="s">
+        <v>285</v>
+      </c>
+      <c r="E208" t="s">
+        <v>290</v>
+      </c>
+      <c r="F208" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" t="s">
+        <v>285</v>
+      </c>
+      <c r="E209" t="s">
+        <v>290</v>
+      </c>
+      <c r="F209" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" s="1">
+        <v>3000.0</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" t="s">
+        <v>285</v>
+      </c>
+      <c r="E210" t="s">
+        <v>290</v>
+      </c>
+      <c r="F210" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C211" s="1"/>
+      <c r="D211" t="s">
+        <v>285</v>
+      </c>
+      <c r="E211" t="s">
+        <v>290</v>
+      </c>
+      <c r="F211" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" t="s">
+        <v>285</v>
+      </c>
+      <c r="E212" t="s">
+        <v>290</v>
+      </c>
+      <c r="F212" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C213" s="1"/>
+      <c r="D213" t="s">
+        <v>285</v>
+      </c>
+      <c r="E213" t="s">
+        <v>290</v>
+      </c>
+      <c r="F213" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" t="s">
+        <v>285</v>
+      </c>
+      <c r="E214" t="s">
+        <v>290</v>
+      </c>
+      <c r="F214" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" t="s">
+        <v>285</v>
+      </c>
+      <c r="E215" t="s">
+        <v>290</v>
+      </c>
+      <c r="F215" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" s="1">
+        <v>10150.0</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" t="s">
+        <v>285</v>
+      </c>
+      <c r="E216" t="s">
+        <v>290</v>
+      </c>
+      <c r="F216" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C217" s="1"/>
+      <c r="D217" t="s">
+        <v>285</v>
+      </c>
+      <c r="E217" t="s">
+        <v>290</v>
+      </c>
+      <c r="F217" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C218" s="1"/>
+      <c r="D218" t="s">
+        <v>285</v>
+      </c>
+      <c r="E218" t="s">
+        <v>290</v>
+      </c>
+      <c r="F218" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" s="1">
+        <v>94000.0</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" t="s">
+        <v>285</v>
+      </c>
+      <c r="E219" t="s">
+        <v>290</v>
+      </c>
+      <c r="F219" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" s="1">
+        <v>2500.0</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" t="s">
+        <v>285</v>
+      </c>
+      <c r="E220" t="s">
+        <v>290</v>
+      </c>
+      <c r="F220" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" t="s">
+        <v>285</v>
+      </c>
+      <c r="E221" t="s">
+        <v>290</v>
+      </c>
+      <c r="F221" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" t="s">
+        <v>285</v>
+      </c>
+      <c r="E222" t="s">
+        <v>290</v>
+      </c>
+      <c r="F222" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" t="s">
+        <v>285</v>
+      </c>
+      <c r="E223" t="s">
+        <v>290</v>
+      </c>
+      <c r="F223" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" t="s">
+        <v>285</v>
+      </c>
+      <c r="E224" t="s">
+        <v>290</v>
+      </c>
+      <c r="F224" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" s="1"/>
+      <c r="C225" s="1">
+        <v>247000.0</v>
+      </c>
+      <c r="D225" t="s">
+        <v>285</v>
+      </c>
+      <c r="E225" t="s">
+        <v>290</v>
+      </c>
+      <c r="F225" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" s="1">
+        <v>1000.0</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" t="s">
+        <v>285</v>
+      </c>
+      <c r="E226" t="s">
+        <v>278</v>
+      </c>
+      <c r="F226" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">